--- v0 (2026-06-27)
+++ v1 (2026-09-12)
@@ -12,65 +12,359 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Resumo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 026-2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor EDUARDO VIEIRA DE ALENCAR para exercer o cargo em comissão de DIRETOR DO CINEMA MUNCIPAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 017-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor GERALDO RIBEIRO SANTANA para exercer o cargo em comissão de DEPARTAMENTO DA ALIMENTACAO ESCOLAR junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t>Portaria 024-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora GERLÂNDA COSTA DUARTE para exercer o cargo em comissão de DIRETOR DO DEPARTAMENTO DE PROMOÇÃO E ASSISTÊNCIA SOCIAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 025-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOAO PAULO MACENA DE FREITAS para exercer o cargo em comissão de ASSESSOR ESPECIAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 014-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JONAS EVERTON COUTINHO CRUZ para exercer o cargo em comissão de DIRETOR DO DEPARTAMENTO DE OBRAS E FISCALIZAÇÃO junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 015-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor LEVI COSTA DUARTE para exercer o cargo em comissão de COORDENADOR DE PRAÇAS, PARQUES E JARDINS junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 016-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor LUIZ AMORIM LOPES para exercer o cargo em comissão de COORDENADOR DA LIMPEZA PÚBLICA junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 022-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora MARCIA DE CARVALHO ALVES MENDES para exercer o cargo em comissão de ASSESSOR ESPECIAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 018-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor MARCOS BRUNO SANTANA SILVA para exercer o cargo em comissão de COORDENADOR DAS CRECHES DO MUNICIPIO junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 023-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora MARIA VILANEIDE ANDRADE DO NASCIMENTO para exercer o cargo em comissão de ASSESSOR TECNICO junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 021-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora MARIA ZELIA DA SILVA DUARTE para exercer o cargo em comissão de COORDENADORIA DE ARRECADAÇÃO E FISCALIZAÇÃO junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 019-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor PETRONIO PINHEIRO DA SILVA para exercer o cargo em comissão de ASSESSOR ESPECIAL junto a Prefeitura Municipal de Joca Claudino, Estado da Paraíba</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 020-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor RONALDO FERREIRA DA SILVA para exercer o cargo em comissão de DIRETOR DE DEPARTAMENTO DE ABASTECIMENTO E CONTROLE DE COMBUSTIVEL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 003-2026</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora ALILIANE MARIA GOMES para exercer o cargo em comissão de DIRETOR DEPARTAMENTO DE ENFERMAGEM junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 007-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora ANTONIA ADRIZIA COSTA DUARTE para exercer o cargo em comissão de DIRETOR DA UNIDADE DE SAUDE E POSTOS MEDICOS junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 012-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora ANTONIA ZUCICLENE DE ANDRADE para exercer o cargo em comissão de DIRETOR DO DEPARTAMENDO DE PRODUÇÃO, ABASTECIMENTO E DENSENVOLVIMENTO RURAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 011-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor CICERO BERNARDO DA SILVA para exercer o cargo em comissão de DIRETOR DO DEPARTAMENDO DE PRODUÇÃO, ABASTECIMENTO E DENSENVOLVIMENTO RURAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 001-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora DELMA OLIVEIRA DA SILVA para exercer o cargo em comissão de ASSESSOR ESPECIAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 008-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora EMILIA VIEIRA CRUZ para exercer o cargo em comissão de DIRETOR DO DEPARTAMENTO DE SAÙDE PÙBLICA junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 009-2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora FRANCISCA IVANILDA DUARTE para exercer o cargo em comissão de DIRETORA TÉCNICA EM EDUCAÇÃO DE SAÚDE junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 002-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor GILVAN COSTA DUARTE para exercer o cargo em comissão de COORDENADOR DA ILUMINACAO PUBLICA junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 013-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOSE GILDILAN RODRIGUES DUARTE para exercer o cargo em comissão de COORDENADOR DO ALMOXARIFADO CENTRAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 010-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor MATEUS DA COSTA DUARTE para exercer o cargo em comissão de DIRETOR DO DEPARTAMENTO DE ADMINISTRAÇÃO TRIBUTARIA junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 005-2026</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>Nomear a Senhora IANE ALMEIDA LACERDA LIRA para exercer o cargo em comissão de AGENTE DE CONTRATAÇÃO junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 006-2026</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor VALDIR DUARTE FILHO para exercer o cargo em comissão de FISCAL DE CONTRATOS ADMINISTRATIVO, junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 004-2026</t>
+  </si>
+  <si>
+    <t>XNomear o Senhor VICENTE FRANCISCO BATISTA FILHO para exercer o cargo em comissão de GESTOR DE CONTRATOS junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 043-A/2025</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>Nomear os servidores adiante indicados para comporem Comissão Especial de Avaliação, competindo-lhe a prática de todos os atos inerentes ao exercício do cargo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 016-2025</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 017-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 018-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 019-2025</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor JOAO PAULO MACENA DE FREITAS para exercer o cargo em comissão de DIRETOR DO DEPARTAMENTO DO CADASTRAMENTO ÚNICO E BOLSA FAMILIA junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 020-2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 021-2025</t>
+  </si>
+  <si>
+    <t>Nomear o Senhor ZIVAL AMORIM LOPES para exercer o cargo em comissão de DEPARTAMENTO DA GUARDA MUNICIPAL junto a Prefeitura Municipal de Joca Claudino</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 001-2025</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da Secretária de Saúde do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 002-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Administração e Finanças do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 003-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Infraestrutura do município de Joca Claudino- PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 004-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da Secretária de Educação do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 005-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da Secretária de Assistência Social do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 006-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Esportes do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 007-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Agricultura, Abastecimento e do Meio Ambiente do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 008-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da Secretária de Transportes do município de Joca Claudino- PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 009-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Cultura e Turismo do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 010-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Tesoureiro Geral do município de Joca Claudino-PB.</t>
+  </si>
+  <si>
+    <t>Portaria 011-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Tesoureiro do Fundo Municipal da Saúde do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 012-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Tesoureiro do Fundo Municipal de Assistência Social do município de Joca Claudino-PB.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 013-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Tesoureiro do Fundo Municipal da Educação-FUNDEB do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 014-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Procurador Jurídico do município de Joca Claudino-PB</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Portaria 015-2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação do Secretário de Articulação Política do município de Joca Claudino-PB</t>
   </si>
   <si>
     <t>Portaria 056-2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>Designa a criação da Comissão de Coordenação, Acompanhamento e Fiscalização de Execução da Lei nº. 14. 399 de 08 de julho de 2022 - Política Nacional Aldir Blanc de Fomento à Cultura (PNAB-2024).</t>
   </si>
   <si>
     <t>Portaria 064-2023</t>
   </si>
   <si>
     <t>02/10/2023</t>
   </si>
   <si>
     <t>Designa Membros para Comitê Gestor Municipal das ações emergenciais destinadas ao setor cultural, previstas na lei Federal nº 195, de 8 de julho de 2022.</t>
   </si>
   <si>
     <t>Portaria 001-2023</t>
   </si>
   <si>
     <t>02/01/2023</t>
   </si>
@@ -463,267 +757,1083 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="290" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3">
+        <v>2026</v>
+      </c>
+      <c r="E3" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4">
+        <v>2026</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D5">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6">
+        <v>2026</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>9</v>
+        <v>56</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D7">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D8">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D9">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D10">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="B11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D11">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12">
+        <v>2026</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13">
+        <v>2026</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14">
+        <v>2026</v>
+      </c>
+      <c r="E14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15">
+        <v>41</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15">
+        <v>2026</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16">
+        <v>2026</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17">
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17">
+        <v>2026</v>
+      </c>
+      <c r="E17" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18">
+        <v>44</v>
+      </c>
+      <c r="B18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18">
+        <v>2026</v>
+      </c>
+      <c r="E18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19">
+        <v>45</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19">
+        <v>2026</v>
+      </c>
+      <c r="E19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20">
+        <v>47</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20">
+        <v>2026</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21">
+        <v>48</v>
+      </c>
+      <c r="B21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21">
+        <v>2026</v>
+      </c>
+      <c r="E21" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22">
+        <v>51</v>
+      </c>
+      <c r="B22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22">
+        <v>2026</v>
+      </c>
+      <c r="E22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23">
+        <v>55</v>
+      </c>
+      <c r="B23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23">
+        <v>2026</v>
+      </c>
+      <c r="E23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24">
+        <v>62</v>
+      </c>
+      <c r="B24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24">
+        <v>2026</v>
+      </c>
+      <c r="E24" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25">
+        <v>52</v>
+      </c>
+      <c r="B25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25">
+        <v>2026</v>
+      </c>
+      <c r="E25" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26">
+        <v>65</v>
+      </c>
+      <c r="B26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26">
+        <v>2026</v>
+      </c>
+      <c r="E26" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27">
+        <v>66</v>
+      </c>
+      <c r="B27" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" t="s">
+        <v>54</v>
+      </c>
+      <c r="D27">
+        <v>2026</v>
+      </c>
+      <c r="E27" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28">
+        <v>40</v>
+      </c>
+      <c r="B28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28">
+        <v>2025</v>
+      </c>
+      <c r="E28" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29">
+        <v>34</v>
+      </c>
+      <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" t="s">
+        <v>64</v>
+      </c>
+      <c r="D29">
+        <v>2025</v>
+      </c>
+      <c r="E29" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30">
+        <v>35</v>
+      </c>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30">
+        <v>2025</v>
+      </c>
+      <c r="E30" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31">
+        <v>36</v>
+      </c>
+      <c r="B31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31">
+        <v>2025</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32">
+        <v>37</v>
+      </c>
+      <c r="B32" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" t="s">
+        <v>64</v>
+      </c>
+      <c r="D32">
+        <v>2025</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33">
+        <v>38</v>
+      </c>
+      <c r="B33" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33">
+        <v>2025</v>
+      </c>
+      <c r="E33" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34">
+        <v>39</v>
+      </c>
+      <c r="B34" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34">
+        <v>2025</v>
+      </c>
+      <c r="E34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35">
+        <v>19</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35">
+        <v>2025</v>
+      </c>
+      <c r="E35" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36">
+        <v>20</v>
+      </c>
+      <c r="B36" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36">
+        <v>2025</v>
+      </c>
+      <c r="E36" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37">
+        <v>21</v>
+      </c>
+      <c r="B37" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37">
+        <v>2025</v>
+      </c>
+      <c r="E37" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38">
+        <v>22</v>
+      </c>
+      <c r="B38" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38">
+        <v>2025</v>
+      </c>
+      <c r="E38" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39">
+        <v>23</v>
+      </c>
+      <c r="B39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39">
+        <v>2025</v>
+      </c>
+      <c r="E39" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40">
+        <v>24</v>
+      </c>
+      <c r="B40" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40">
+        <v>2025</v>
+      </c>
+      <c r="E40" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41">
+        <v>25</v>
+      </c>
+      <c r="B41" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41">
+        <v>2025</v>
+      </c>
+      <c r="E41" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42">
+        <v>26</v>
+      </c>
+      <c r="B42" t="s">
+        <v>87</v>
+      </c>
+      <c r="C42" t="s">
+        <v>73</v>
+      </c>
+      <c r="D42">
+        <v>2025</v>
+      </c>
+      <c r="E42" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43">
+        <v>27</v>
+      </c>
+      <c r="B43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" t="s">
+        <v>73</v>
+      </c>
+      <c r="D43">
+        <v>2025</v>
+      </c>
+      <c r="E43" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44">
+        <v>28</v>
+      </c>
+      <c r="B44" t="s">
+        <v>91</v>
+      </c>
+      <c r="C44" t="s">
+        <v>73</v>
+      </c>
+      <c r="D44">
+        <v>2025</v>
+      </c>
+      <c r="E44" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D45">
+        <v>2025</v>
+      </c>
+      <c r="E45" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46">
+        <v>30</v>
+      </c>
+      <c r="B46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46">
+        <v>2025</v>
+      </c>
+      <c r="E46" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47">
+        <v>31</v>
+      </c>
+      <c r="B47" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47">
+        <v>2025</v>
+      </c>
+      <c r="E47" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48">
+        <v>32</v>
+      </c>
+      <c r="B48" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" t="s">
+        <v>73</v>
+      </c>
+      <c r="D48">
+        <v>2025</v>
+      </c>
+      <c r="E48" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>101</v>
+      </c>
+      <c r="C49" t="s">
+        <v>73</v>
+      </c>
+      <c r="D49">
+        <v>2025</v>
+      </c>
+      <c r="E49" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50">
+        <v>18</v>
+      </c>
+      <c r="B50" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" t="s">
+        <v>104</v>
+      </c>
+      <c r="D50">
+        <v>2024</v>
+      </c>
+      <c r="E50" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51">
+        <v>16</v>
+      </c>
+      <c r="B51" t="s">
+        <v>106</v>
+      </c>
+      <c r="C51" t="s">
+        <v>107</v>
+      </c>
+      <c r="D51">
+        <v>2023</v>
+      </c>
+      <c r="E51" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52">
+        <v>15</v>
+      </c>
+      <c r="B52" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" t="s">
+        <v>110</v>
+      </c>
+      <c r="D52">
+        <v>2023</v>
+      </c>
+      <c r="E52" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53">
+        <v>7</v>
+      </c>
+      <c r="B53" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" t="s">
+        <v>113</v>
+      </c>
+      <c r="D53">
+        <v>2021</v>
+      </c>
+      <c r="E53" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>115</v>
+      </c>
+      <c r="C54" t="s">
+        <v>113</v>
+      </c>
+      <c r="D54">
+        <v>2021</v>
+      </c>
+      <c r="E54" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55">
+        <v>2021</v>
+      </c>
+      <c r="E55" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56">
+        <v>10</v>
+      </c>
+      <c r="B56" t="s">
+        <v>119</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56">
+        <v>2021</v>
+      </c>
+      <c r="E56" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57">
+        <v>11</v>
+      </c>
+      <c r="B57" t="s">
+        <v>121</v>
+      </c>
+      <c r="C57" t="s">
+        <v>113</v>
+      </c>
+      <c r="D57">
+        <v>2021</v>
+      </c>
+      <c r="E57" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58">
+        <v>12</v>
+      </c>
+      <c r="B58" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58">
+        <v>2021</v>
+      </c>
+      <c r="E58" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59">
+        <v>13</v>
+      </c>
+      <c r="B59" t="s">
+        <v>125</v>
+      </c>
+      <c r="C59" t="s">
+        <v>113</v>
+      </c>
+      <c r="D59">
+        <v>2021</v>
+      </c>
+      <c r="E59" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60">
         <v>14</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12">
+      <c r="B60" t="s">
+        <v>127</v>
+      </c>
+      <c r="C60" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60">
         <v>2021</v>
       </c>
-      <c r="E12" t="s">
-        <v>30</v>
+      <c r="E60" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">